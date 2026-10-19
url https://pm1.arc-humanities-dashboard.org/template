--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22B341A9" w14:textId="77968228" w:rsidR="00817FC0" w:rsidRPr="00902323" w:rsidRDefault="005309EC" w:rsidP="0094562C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc227571215"/>
       <w:bookmarkStart w:id="1" w:name="_Toc224067634"/>
       <w:r w:rsidRPr="00902323">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -342,128 +342,82 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MS due {{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00902323">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>delivery_date</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00902323">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>}} / {{pages}} pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B09FB2" w14:textId="238AE3B9" w:rsidR="00817FC0" w:rsidRPr="00902323" w:rsidRDefault="00817FC0" w:rsidP="0094562C">
+    <w:p w14:paraId="44B09FB2" w14:textId="78FFADBA" w:rsidR="00817FC0" w:rsidRPr="00902323" w:rsidRDefault="00817FC0" w:rsidP="0094562C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902323">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Type: </w:t>
       </w:r>
-      <w:r w:rsidR="005309EC" w:rsidRPr="00902323">
+      <w:r w:rsidR="00F70C6B" w:rsidRPr="00F70C6B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>{{</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>{{Type of Publication}}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1943E8" w14:textId="0AE1D638" w:rsidR="00817FC0" w:rsidRPr="00902323" w:rsidRDefault="005C5CE6" w:rsidP="0094562C">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902323">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>{{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB566C" w:rsidRPr="00902323">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
@@ -1907,113 +1861,112 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1931E849" w14:textId="41E3F2C1" w:rsidR="00817FC0" w:rsidRPr="009F3881" w:rsidRDefault="00817FC0" w:rsidP="00817FC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00817FC0" w:rsidRPr="009F3881">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF428FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59E41000"/>
     <w:lvl w:ilvl="0" w:tplc="461C0162">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2091,131 +2044,133 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="764306953">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="260"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00817FC0"/>
     <w:rsid w:val="00052FAF"/>
     <w:rsid w:val="001A5B7C"/>
     <w:rsid w:val="001C0D9C"/>
     <w:rsid w:val="00203CAB"/>
     <w:rsid w:val="00274102"/>
     <w:rsid w:val="00347DDA"/>
     <w:rsid w:val="004609F4"/>
     <w:rsid w:val="00515328"/>
     <w:rsid w:val="005309EC"/>
     <w:rsid w:val="00531B93"/>
     <w:rsid w:val="005657AF"/>
     <w:rsid w:val="005C5CE6"/>
     <w:rsid w:val="00625BC9"/>
     <w:rsid w:val="006B3389"/>
     <w:rsid w:val="006E5D2D"/>
     <w:rsid w:val="00817FC0"/>
     <w:rsid w:val="00820DBE"/>
     <w:rsid w:val="008407C3"/>
     <w:rsid w:val="008B65F3"/>
     <w:rsid w:val="00902323"/>
     <w:rsid w:val="0094562C"/>
     <w:rsid w:val="00950D9D"/>
     <w:rsid w:val="009F2441"/>
     <w:rsid w:val="009F3881"/>
     <w:rsid w:val="00AB566C"/>
     <w:rsid w:val="00AF2697"/>
     <w:rsid w:val="00B5506B"/>
     <w:rsid w:val="00BE0D88"/>
     <w:rsid w:val="00BF7F68"/>
     <w:rsid w:val="00C1386A"/>
     <w:rsid w:val="00CD001F"/>
     <w:rsid w:val="00D2015A"/>
+    <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E85C1C"/>
     <w:rsid w:val="00EC3BE9"/>
+    <w:rsid w:val="00F70C6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62C98378"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{38A5EAD5-C3F2-1C45-B840-A066358B13FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3363,51 +3318,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00347DDA"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3709,69 +3664,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97C728B5-BAFC-F245-91D7-65E0330DB8A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>136</Words>
-  <Characters>777</Characters>
+  <Words>137</Words>
+  <Characters>785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>912</CharactersWithSpaces>
+  <CharactersWithSpaces>921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Simon Forde</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>